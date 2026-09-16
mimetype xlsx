--- v0 (2026-06-13)
+++ v1 (2026-09-16)
@@ -53,87 +53,87 @@
   <si>
     <t>Last Event Time</t>
   </si>
   <si>
     <t>Place of Receipt</t>
   </si>
   <si>
     <t>Port of Load</t>
   </si>
   <si>
     <t>Port of Load ETS</t>
   </si>
   <si>
     <t>Port of Discharge</t>
   </si>
   <si>
     <t>Port of Discharge ETA</t>
   </si>
   <si>
     <t>Place of Delivery</t>
   </si>
   <si>
     <t>Place of Delivery ETA</t>
   </si>
   <si>
-    <t>OLYM/137E</t>
+    <t>SVCF/006E</t>
   </si>
   <si>
     <t>SEKU 559725-3</t>
   </si>
   <si>
     <t>40HC</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>FSD TERMINAL - FRASER SURREY D</t>
-[...8 lines deleted...]
-    <t>13:25:00</t>
+    <t>CN RAIL (BRAMPTON) - TORONTO</t>
+  </si>
+  <si>
+    <t>GATE OUT RAIL FULL</t>
+  </si>
+  <si>
+    <t>9/16/2026</t>
+  </si>
+  <si>
+    <t>03:24:00</t>
   </si>
   <si>
     <t>BUSAN</t>
   </si>
   <si>
-    <t>5/16/2026</t>
+    <t>8/14/2026</t>
   </si>
   <si>
     <t>FRASER-SURREY DOCKS, BC</t>
   </si>
   <si>
-    <t>MONTREAL, QC</t>
-[...2 lines deleted...]
-    <t>6/20/2026</t>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>TORONTO, ON</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Event</t>
   </si>
   <si>
     <t>Event Date</t>
   </si>
   <si>
     <t>Event Time</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -166,52 +166,52 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.265467643737793" customWidth="1"/>
     <col min="2" max="2" width="14.767792701721191" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.604382514953613" customWidth="1"/>
-    <col min="5" max="5" width="31.82024574279785" customWidth="1"/>
-    <col min="6" max="6" width="28.800155639648438" customWidth="1"/>
+    <col min="5" max="5" width="31.135814666748047" customWidth="1"/>
+    <col min="6" max="6" width="19.519929885864258" customWidth="1"/>
     <col min="7" max="7" width="15.015374183654785" customWidth="1"/>
     <col min="8" max="8" width="15.201571464538574" customWidth="1"/>
     <col min="9" max="9" width="15.400047302246094" customWidth="1"/>
     <col min="10" max="10" width="12.125214576721191" customWidth="1"/>
     <col min="11" max="11" width="15.710036277770996" customWidth="1"/>
     <col min="12" max="12" width="25.385164260864258" customWidth="1"/>
     <col min="13" max="13" width="20.34452247619629" customWidth="1"/>
     <col min="14" max="14" width="15.9862642288208" customWidth="1"/>
     <col min="15" max="15" width="19.82889747619629" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -264,57 +264,57 @@
       <c r="E2" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="M2" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" s="0" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.265467643737793" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="11.019281387329102" customWidth="1"/>
     <col min="6" max="6" width="11.205479621887207" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">